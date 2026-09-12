--- v0 (2026-05-30)
+++ v1 (2026-09-12)
@@ -1,621 +1,742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="00B933B3" w:rsidRPr="006B1DB9" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>[ الهدف</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> العام ] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>l’objectif général</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="00B933B3" w:rsidRPr="006B1DB9" w:rsidRDefault="00B933B3" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...28 lines deleted...]
-        <w:t>على تطبيق أهم الطرائق المبتكرة في تعليم الفلسفة ومحاولة تقريب التفكير الفلسفي من ذهنه، والتركيز على الخصائص الموضوعية والحس النقدي.</w:t>
+      <w:r w:rsidR="006B1DB9" w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>أن يكون الطالب في نهاية المقياس قادرا على فهم العلاقة بين التعليمية والفلسفة واستنتاج أهمية تعليمية الفلسفة في بناء العملية التعليمية التعلمية.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="00B933B3" w:rsidRPr="006B1DB9" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>[ الأهداف</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> الخاصة] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>les objectifs spécifique</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="006B1DB9" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...14 lines deleted...]
-          <w:rtl/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">أن </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> وأهم أهدافها ومكوناتها وخصائها التي تساعده في التحكم الجيّد للمادة.</w:t>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>يستنبط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطالب موضوع التعليمية وأهدافها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="006B1DB9" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...14 lines deleted...]
-          <w:rtl/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">أن </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> الطالب من اكتساب مهارات فكرية تساعده في بناء تصوره عن كيفية نشأة التعليمية في سياقها التاريخي وبشكل خاص تعليمية الفلسفة وتمييزها عن باقي المفاهيم التربوية الأخرى.</w:t>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>يقارن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطالب بين مراحل تطور تعليمية الفلسفة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="006B1DB9" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...14 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>يستخرج</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B933B3">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> الطالب نوع العلاقة القائمة بين النقل التعليمي والعقد التعليمي ودورهما في المثلث </w:t>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطالب العلاقة التفاعلية بين أقطاب المثلث </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B933B3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>الديداكتيكي</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B933B3">
-[...4 lines deleted...]
-          <w:rtl/>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="006B1DB9" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> الطالب الفرق بين التقييم والتقويم.</w:t>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>أن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يميز </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>الطالب بين التقويم والتقييم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="006B1DB9" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...28 lines deleted...]
-        <w:t>الطالب بنية ومعنى البرنامج الدراسي لكل مادة تعليمية.</w:t>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>يقارن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطالب بين مكونات البرنامج الدراسي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="006B1DB9" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> الطالب قيمة وأهمية المنهاج الدراسي في العملية التعليمية التعلّمية.</w:t>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (6)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>يحلل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطالب محتويات المنهاج الدراسي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="006B1DB9" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...28 lines deleted...]
-        <w:t>الطالب بين المنهاج الدراسي والمقرر الدراسي.</w:t>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(7) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>يقارن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطالب بين كل من المنهاج الدراسي والمقرر الدراسي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B933B3" w:rsidRPr="00B933B3" w:rsidRDefault="00B933B3" w:rsidP="00B933B3">
+    <w:p w:rsidR="00B933B3" w:rsidRPr="006B1DB9" w:rsidRDefault="006B1DB9" w:rsidP="006B1DB9">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B933B3">
-[...38 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8) أن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>يستنتج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطالب العلاقة بين المنهاج الدراسي والتصورات التربوية الحديثة.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00CE16CC" w:rsidRDefault="00CE16CC" w:rsidP="00B933B3">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CE16CC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -647,76 +768,78 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B933B3"/>
+    <w:rsid w:val="006B1DB9"/>
     <w:rsid w:val="00B933B3"/>
     <w:rsid w:val="00CE16CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3AC5DC49"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{68C08FBB-13AF-4BE5-A45F-1CECE815DA5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1075,50 +1198,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
@@ -1378,54 +1502,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>150</Words>
-  <Characters>826</Characters>
+  <Words>104</Words>
+  <Characters>572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>975</CharactersWithSpaces>
+  <CharactersWithSpaces>675</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>